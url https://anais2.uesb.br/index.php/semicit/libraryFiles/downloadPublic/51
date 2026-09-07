--- v0 (2026-06-06)
+++ v1 (2026-09-07)
@@ -1,1141 +1,1037 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00F61187">
       <w:pPr>
         <w:spacing w:after="161" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="61" w:right="0"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:t xml:space="preserve">TEMPLATE: Resumo Expandido </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="245" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="10"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (centralizado, caixa alta, espaço simples, fonte </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Arial 12, com 250 caracteres no máximo, incluindo espaços) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="50" w:right="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="50" w:right="0"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="right"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Autor 1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Autor 2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ... (</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">, ... (separados do Título e do Resumo por 2 espaços simples, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624732">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fonte Arial 10, alinhado à direita, separados com vírgula, com as qualificações de cada autor em chamadas de rodapé)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="yellow"/>
-[...18 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
-[...14 lines deleted...]
-    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="98" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0000000A" w14:textId="25FE03FD" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve">RESUMO (à esquerda, caixa alta, espaçamento depois 6pt, fonte Arial 11) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:ind w:left="-5" w:right="0"/>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="001F63B5">
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve">Inicie seu texto aqui. Fonte Arial 11, alinhamento justificado, espaço simples, sem recuo, até 1.500 caracteres, incluindo espaços e sinais ortográficos. Layout da página: tamanho A4, superior e inferior: 2,5 cm e direita e esquerda: 3,0 cm. TÍTULO e SUBTÍTULOS em caixa alta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00F61187">
       <w:pPr>
         <w:ind w:left="-5" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:ind w:left="-5" w:right="0"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:ind w:left="-5" w:right="0"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve">PALAVRAS-CHAVE: (Fonte Arial 11, alinhamento justificado, espaço simples, em ordem alfabética, separadas por vírgula, no máximo seis). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="122" w:line="238" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
         <w:t>TITLE (o correspondente ao TÍTULO em português, centralizado</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">, caixa alta, espaço simples, fonte </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:t xml:space="preserve">Arial 11) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
+        <w:t>ABSTRACT (à esquerda, caixa alta, fonte Arial 11)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:ind w:left="-5" w:right="0"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve">Inicie seu texto aqui. O correspondente ao RESUMO em português. Fonte Arial 11, alinhamento justificado, com 1.500 caracteres no máximo, incluindo espaços. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
       <w:pPr>
         <w:ind w:left="-5" w:right="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:t xml:space="preserve">KEYWORDS: (o correspondente às palavras-chave já indicadas. Fonte Arial 11, alinhamento justificado, espaço simples, em ordem alfabética, separadas por vírgula, no máximo seis). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="105" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00F61187" w:rsidRPr="00624732" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve">INTRODUÇÃO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve">Inicie seu texto aqui. Fonte Arial 11, recuo de parágrafo em 1,25, texto justificado, espaço entre linhas 1,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00624732">
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve">, máximo de 1.800 caracteres, incluindo os espaços e sinais </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00624732">
+        <w:t>ortográficos.Mesma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00624732">
+        <w:t xml:space="preserve"> formatação para MATERIAIS, RESULTADOS e CONCLUSÕES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00F61187">
+      <w:pPr>
+        <w:spacing w:after="105" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:line="361" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>MATERIAIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">MÉTODOS (Fonte Arial 11, recuo de parágrafo em 1,25, texto justificado, espaço entre linhas 1,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, máximo de 2.700 caracteres, incluindo os espaços e sinais ortográficos) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="105" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:line="359" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>RESULTADOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">DISCUSSÃO (Fonte Arial 11, recuo de parágrafo em 1,25, texto justificado, espaço entre linhas 1,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, máximo de 3.200 caracteres, incluindo os espaços e sinais ortográficos) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="105" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CONCLUSÕES/CONSIDERAÇÔES (Fonte Arial 11, recuo de parágrafo em 1,25, texto justificado, espaço entre linhas 1,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, máximo de 400 caracteres, incluindo os espaços e sinais ortográficos) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="105" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="359" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Fonte Arial 11, alinhamento à esquerda, espaço simples, um espaço entre as referências, máximo de 13 referências, numeradas consecutivamente e ordenadas alfabeticamente de acordo ABNT) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00F61187">
+      <w:pPr>
+        <w:spacing w:after="105" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="359" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tabelas e Figuras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:  apenas deverão ser incluídas 02 (duas) ilustrações, ou seja, 02 Tabelas ou 01 Tabela e 01 Figura ou 02 Figuras. As Tabelas deverão possuir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>autoformatação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Simples 1,0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> em cor monocromática.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="105" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
-[...164 lines deleted...]
-    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
       <w:pPr>
         <w:spacing w:after="0" w:line="359" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>REFERÊNCIAS</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+        <w:t xml:space="preserve">Título da TABELA e/ou FIGURA: deverá ser em Arial 11 com o nome tabela e figura escrito em maiúsculo e em negrito: Ex.: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TABELA 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">FIGURA 1: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">seguido do respectivo título. A Fonte deve vir abaixo da figura ou tabela em Arial 10 sem negrito.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00F61187">
       <w:pPr>
         <w:spacing w:after="0" w:line="359" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...57 lines deleted...]
-    <w:sectPr w:rsidR="001F63B5">
+    </w:p>
+    <w:sectPr w:rsidR="00F61187">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1560" w:right="1697" w:bottom="1418" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CCC73DB" w14:textId="77777777" w:rsidR="00DC2FC2" w:rsidRDefault="00DC2FC2">
+    <w:p w14:paraId="7CA40BC4" w14:textId="77777777" w:rsidR="00957D80" w:rsidRDefault="00957D80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0084B690" w14:textId="77777777" w:rsidR="00DC2FC2" w:rsidRDefault="00DC2FC2">
+    <w:p w14:paraId="6E11355C" w14:textId="77777777" w:rsidR="00957D80" w:rsidRDefault="00957D80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{AB2AB5D8-3A3C-4DF2-9FE1-B7AE524B1B7E}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{A2E65CD9-7401-46EA-B390-75E3B3F5AC0D}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{09A11629-070D-4F03-A810-BE94A0E74743}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74B64F22" w14:textId="77777777" w:rsidR="00DC2FC2" w:rsidRDefault="00DC2FC2">
+    <w:p w14:paraId="7DE323D8" w14:textId="77777777" w:rsidR="00957D80" w:rsidRDefault="00957D80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DB47D1C" w14:textId="77777777" w:rsidR="00DC2FC2" w:rsidRDefault="00DC2FC2">
+    <w:p w14:paraId="5B6CFD1C" w14:textId="77777777" w:rsidR="00957D80" w:rsidRDefault="00957D80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="13" w:line="238" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="2850"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entidade financiadora da pesquisa (quando houver) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00624732">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Fonte Arial 09)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="10"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cargo e endereço profissional do Autor 1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+    <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="10"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cargo e endereço profissional do Autor 2</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="00372D73">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00265114">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:hanging="10"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00624732">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>XX</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00624732">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t>IX</w:t>
+      <w:t>X</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00624732">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t xml:space="preserve">  Seminário de Iniciação Científica e Tecnológica 202</w:t>
-[...16 lines deleted...]
-      <w:t xml:space="preserve"> - UESB</w:t>
+      <w:t xml:space="preserve"> Seminário de Iniciação Científica e Tecnológica</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="001F63B5" w:rsidRDefault="001F63B5">
+  <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00F61187" w:rsidRDefault="00F61187">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:hanging="10"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001F63B5"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EC6444"/>
+    <w:rsidRoot w:val="00F61187"/>
+    <w:rsid w:val="00265114"/>
+    <w:rsid w:val="00624732"/>
+    <w:rsid w:val="00957D80"/>
+    <w:rsid w:val="00F61187"/>
+    <w:rsid w:val="00FE75E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="000CA3C9"/>
-  <w15:docId w15:val="{E75DEAC4-F970-4D31-B774-5799AA99B5A2}"/>
+  <w15:docId w15:val="{7240BFA7-8A61-4C3B-9371-655F8930A755}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="3" w:line="244" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1463,207 +1359,220 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
     <w:name w:val="footnote description"/>
     <w:next w:val="Normal"/>
     <w:link w:val="footnotedescriptionChar"/>
     <w:hidden/>
     <w:pPr>
       <w:spacing w:after="13"/>
       <w:ind w:right="2850"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
@@ -1782,67 +1691,69 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004008D1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2068,83 +1979,83 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgKA45dlRzXp3nZcO7Icoqo2p7iQw==">CgMxLjAyCGguZ2pkZ3hzOAByITFsNmJ3UjZUTFBhVkk0OE90Ym1YUmFBeHpVMGZybFpWYg==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgRekip4YBEX+USSDJcV1hLxKeenw==">CgMxLjAyCGguZ2pkZ3hzOAByITFCcXExTDBOODZWSGM4QWVreHRJaUNIRE9GODRXSUlvUg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>499</Words>
-  <Characters>2697</Characters>
+  <Words>497</Words>
+  <Characters>2686</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3190</CharactersWithSpaces>
+  <CharactersWithSpaces>3177</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>