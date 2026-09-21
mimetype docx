--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -1,284 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4326DE6D" w14:textId="33FE5321" w:rsidR="00CE363F" w:rsidRDefault="00F21AE0" w:rsidP="008362C1">
+    <w:p w14:paraId="7D4C6A42" w14:textId="31BC643C" w:rsidR="00F21AE0" w:rsidRDefault="00E55BBB" w:rsidP="00E55BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Título</w:t>
+        <w:t xml:space="preserve">Título em caixa baixa (Maiúsculas apenas nos casos necessários), fonte </w:t>
       </w:r>
-      <w:r w:rsidR="009C5A1A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>Century</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008362C1">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>em caixa baixa (M</w:t>
+        <w:t>Gothic</w:t>
       </w:r>
-      <w:r w:rsidR="00DF38D4">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>, tamanho 16, centralizado e espaçamento simples</w:t>
       </w:r>
-      <w:r w:rsidR="008362C1">
+    </w:p>
+    <w:p w14:paraId="7D3C1E92" w14:textId="77777777" w:rsidR="00E55BBB" w:rsidRDefault="00E55BBB" w:rsidP="00E55BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">iúsculas apenas nos casos necessários), </w:t>
-[...78 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="226121CA" w14:textId="2D93B5AC" w:rsidR="00C12996" w:rsidRPr="00A1268F" w:rsidRDefault="00B90405" w:rsidP="0058066A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFDE59"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00785848">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ESUMOS</w:t>
-[...19 lines deleted...]
-        <w:t>INDICAR QUAL O GT COM O NOME DELE</w:t>
+        <w:t>ESUMOS - INDICAR QUAL O GT COM O NOME DELE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138C797C" w14:textId="77777777" w:rsidR="00F21AE0" w:rsidRDefault="00F21AE0" w:rsidP="00DD25F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44E43B34" w14:textId="0522810D" w:rsidR="00003237" w:rsidRPr="000B1519" w:rsidRDefault="0001175F" w:rsidP="00770225">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000B1519">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Palavras chave:</w:t>
+        <w:t>Palavras chave</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B1519">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1519">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F21AE0" w:rsidRPr="000B1519">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Até 03 palavras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3BA716" w14:textId="77777777" w:rsidR="000F76B5" w:rsidRPr="000F76B5" w:rsidRDefault="000F76B5" w:rsidP="00DD25F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
@@ -301,1897 +223,1616 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09DEBB95" w14:textId="53EE02E5" w:rsidR="00432F63" w:rsidRDefault="00432F63" w:rsidP="0058066A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFDE59"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:i/>
           <w:noProof/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B99EA65" w14:textId="77777777" w:rsidR="009C5A1A" w:rsidRDefault="009C5A1A" w:rsidP="00B90405">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C90D789" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="29F39522" w14:textId="50E30ED2" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="00793AA3">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
-        <w:ind w:firstLine="708"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009C089D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk172638729"/>
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-        <w:t>O texto não deve conter</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O texto não deve conter informações que possam identificar autoria e coautoria. Os dados de autoria e coautoria deverão ser incluídos no sistema de submissão dos trabalhos, sendo elas: Nome completo, e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E25D0D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B53B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail, país, ORCID (caso tenha), instituição e uma breve biografia (2-3 linhas), para todos(as) componentes da autoria do trabalho.</w:t>
+      </w:r>
+      <w:r w:rsidR="00793AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">informações </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0034154D" w:rsidRPr="004642AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Caso</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">que possam identificar </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0034154D" w:rsidRPr="004642AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a pesquisa que gerou o trabalho tenha tido financiamento, incluir essa informação no sistema de submissão do trabalho, no campo </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
-[...3 lines deleted...]
-        <w:t>autoria e coautoria</w:t>
+      <w:r w:rsidR="00B4795B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>“Agência de fomento”, incluindo o nome da agência</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0034154D" w:rsidRPr="004642AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidR="00793AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Os resumos devem ter no máximo </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.000 caracteres (com espaços), </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contando com </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as referências</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Deve ser escrito com fonte “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Century</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gothic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve">”, tamanho 12 e espaçamento 1,5, com texto justificado. O texto não deverá conter tabulação, colunas ou separação de sílabas hifenizadas, deverá ser um texto corrido, não sendo separado em itens. As margens da página devem estar com as seguintes especificações: superior </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”, tamanho 12 e espaçamento 1,5, com texto justificado. O texto não deverá conter tabulação, colunas ou separação de sílabas hifenizadas, deverá ser um texto corrido, não sendo separado em itens. As margens da página devem estar com as seguintes especificações: superior 2 cm, inferior 2 cm, esquerda 2 cm e direita 2 cm.</w:t>
       </w:r>
-      <w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00793AA3">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-        <w:t>2</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> cm, inferior 2 cm, esquerda </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para submeter o Resumo, para apresentação como Pôster, a autoria principal </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E25D0D" w:rsidRPr="00E25D0D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-        <w:t>2</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deverá estar cadastrada ou se cadastrar no sistema de submissão pelo link: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00E25D0D" w:rsidRPr="00E25D0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://anais2.uesb.br/index.php/sepab/user/register</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E25D0D" w:rsidRPr="00E25D0D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> cm e direita 2 cm.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA77E0" w:rsidRPr="00BA77E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso já possua cadastro em outro evento do Portal de Anais de Eventos da UESB, poderá solicitar a alteração para incluir o cadastro neste evento, para o e-mail </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00BA77E0" w:rsidRPr="00BA77E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>publicacoes.digitais@uesb.edu.br</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BA77E0" w:rsidRPr="00BA77E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00793AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25D0D" w:rsidRPr="00E25D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Após o cadastro, poderá submeter o trabalho efetuando o login, utilizando as informações cadastradas. Ao entrar no sistema, deverá clicar no botão “Nova Submissão” e preencher todas as informações solicitadas, as obrigatórias estão com um asterisco vermelho.</w:t>
+      </w:r>
+      <w:r w:rsidR="00793AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B53B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As referências </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B53B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>deverão ser apresentadas ao final do texto, em ordem alfabética do sobrenome do(a) autor(a), seguindo as normas abaixo.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...150 lines deleted...]
-    <w:p w14:paraId="00AD0230" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="00AD0230" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="300" w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="300" w:after="300" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>LISTA DE REFERÊNCIAS BIBLIOGRÁFICAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08398DD5" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="08398DD5" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk172634567"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:bookmarkStart w:id="1" w:name="_Hlk172634567"/>
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ordem alfabética única, a partir do sobrenome </w:t>
-[...73 lines deleted...]
-        <w:t>ou pelo título.</w:t>
+        <w:t>Ordem alfabética única, a partir do sobrenome do(a) autor(a) ou entidade, quando esta for a autora do documento ou pelo título.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2302E62B" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="2302E62B" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Espaço simples no texto da referência, separadas por uma linha (“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Enter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>”) entre duas referências. As referências devem estar no formato “justificado”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4144D108" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="4144D108" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Utilizar letra maiúscula ou caixa alta para o Sobrenome do autor ou autores, na </w:t>
-[...17 lines deleted...]
-        <w:t>rimeira palavra do título quando iniciar a referência; quando as autoras forem entidades coletivas, o nome da jurisdição (local), se aparecer antes de algum órgão governamental.</w:t>
+        <w:t>Utilizar letra maiúscula ou caixa alta para o Sobrenome do autor ou autores, na primeira palavra do título quando iniciar a referência; quando as autoras forem entidades coletivas, o nome da jurisdição (local), se aparecer antes de algum órgão governamental.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0813F418" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="0813F418" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Não colocar </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t> nas referências, em todos os estilos deverão ser apresentados todos os autores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0087DFCA" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="0087DFCA" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> que já estiver listado acima.</w:t>
+        <w:t>Não colocar listra (___.) em substituição ao nome do(a) autor(a) que já estiver listado acima.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A0FC28" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="77A0FC28" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Os autores deverão ser separados com ponto e vírgula.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F67813" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="75F67813" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">No caso de artigos de periódicos ou outra publicação que tenha DOI (Digital </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Object</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Identifier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> System), ao final da referência deverá ser acrescentada a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>url</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> do DOI no formato https://doi.org/10.XXXXX/odeere/xxxxxx Não se deve colocar “</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> antes da </w:t>
+        <w:t xml:space="preserve"> do DOI no formato https://doi.org/10.XXXXX/odeere/xxxxxx Não se deve colocar “DOI:” antes da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>url</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> do DOI e nem ponto ao final da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>url</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B696BB7" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="0B696BB7" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Deve-se colocar a numeração de página de forma completa, por exemplo, p.125-130, ao invés de p. 125-30.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6655F3DD" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="6655F3DD" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Após a referência não será necessário escrever “Recuperado de”, “Internet”, “Online” ou “Disponível em”. Nesses casos, deve-se colocar o link ao final da referência, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>sem </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>utilizar os símbolos “&lt;” (antes) e “&gt;” (após).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7961D2" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="0A7961D2" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Não será necessário indicar numeração de páginas de artigos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>pré-print</w:t>
+        <w:t>pré</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou de revistas de </w:t>
-[...35 lines deleted...]
-        <w:t>ção contínua.</w:t>
+        <w:t>-print ou de revistas de publicação contínua.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAA646B" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="6DAA646B" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CDB4060" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="3CDB4060" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Após essas indicações, </w:t>
-[...17 lines deleted...]
-        <w:t>mos algumas formas de apresentar as referências na Lista ao final do trabalho.</w:t>
+        <w:t>Após essas indicações, indicamos algumas formas de apresentar as referências na Lista ao final do trabalho.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4241851B" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="4241851B" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="669C3BAA" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="669C3BAA" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Livro:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A9E751" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="12A9E751" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>SOBRENOME DO AUTOR, Prenome. Título: subtítulo (em negrito). Edição. Local de publicação: Editora, ano de publicação.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1BB9E3" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="1B1BB9E3" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B6FA6E" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="11B6FA6E" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Artigo de revista:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B213F2" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="33B213F2" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>SOBRENOME DO AUTOR, Prenome. Título do Artigo (em negrito). Título do Periódico em itálico, volume, número, período da publicação, intervalo de páginas, Ano. https://doi.org/10.22481/odeere.v6i01.xxxx (nos casos em que o artigo tenha DOI).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B3F76A" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="51B3F76A" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="002788CF" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="002788CF" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Capítulo de coletâneas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B824E0" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="07B824E0" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>SOBRENOME DO AUTOR, Prenome. Título do Trabalho (em negrito). SOBRENOME DO ORGANIZADOR, Prenome (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>org</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>). Título da Coletânea em itálico. Local de Publicação: Editora, Data. (Intervalo de páginas). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6B5747" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="3E6B5747" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="370025F6" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="370025F6" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Dissertações e teses:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBD1D7E" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="1BBD1D7E" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">SOBRENOME DO AUTOR, Prenome. Título: subtítulo (em negrito). Ano de </w:t>
-[...19 lines deleted...]
-        <w:t>. Número de folhas ou volumes. (Categoria e área de concentração) – Instituição, Local, ano da defesa.</w:t>
+        <w:t>SOBRENOME DO AUTOR, Prenome. Título: subtítulo (em negrito). Ano de apresentação. Número de folhas ou volumes. (Categoria e área de concentração) – Instituição, Local, ano da defesa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41213D6B" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="41213D6B" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="333E1920" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="333E1920" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Trabalhos apresentados em congressos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70569FA3" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="009C089D" w:rsidRDefault="008362C1" w:rsidP="008362C1">
+    <w:p w14:paraId="70569FA3" w14:textId="77777777" w:rsidR="008362C1" w:rsidRPr="000B53B2" w:rsidRDefault="008362C1" w:rsidP="0034154D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C089D">
+      <w:r w:rsidRPr="000B53B2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>SOBRENOME DO AUTOR, Prenome. Título do trabalho (em negrito) apresentado seguido da expressão. In: TÍTULO DO EVENTO, nº do evento, ano de realização, local (cidade de realização). Título do documento (anais, resumos, etc.). Local: Editora, ano de publicação. Página inicial – final da parte a ser referenciada.</w:t>
+        <w:t xml:space="preserve">SOBRENOME DO AUTOR, Prenome. Título do trabalho (em negrito) apresentado seguido da expressão. In: TÍTULO DO EVENTO, nº do evento, ano de realização, local (cidade de realização). Título do documento (anais, </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B53B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>resumos, etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B53B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>). Local: Editora, ano de publicação. Página inicial – final da parte a ser referenciada.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6F779EA0" w14:textId="5C01CFE1" w:rsidR="00770225" w:rsidRPr="00394793" w:rsidRDefault="00770225" w:rsidP="008362C1">
+    <w:p w14:paraId="6F779EA0" w14:textId="5C01CFE1" w:rsidR="00770225" w:rsidRPr="00E55BBB" w:rsidRDefault="00770225" w:rsidP="008362C1">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00770225" w:rsidRPr="00394793" w:rsidSect="00BA166F">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00770225" w:rsidRPr="00E55BBB" w:rsidSect="00E55BBB">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="2127" w:right="1134" w:bottom="1985" w:left="1134" w:header="142" w:footer="414" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1134" w:bottom="1418" w:left="1134" w:header="284" w:footer="414" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="392F6AA4" w14:textId="77777777" w:rsidR="00B46935" w:rsidRDefault="00B46935" w:rsidP="00F17BA6">
+    <w:p w14:paraId="1D781E74" w14:textId="77777777" w:rsidR="008252F6" w:rsidRDefault="008252F6" w:rsidP="00F17BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03263022" w14:textId="77777777" w:rsidR="00B46935" w:rsidRDefault="00B46935" w:rsidP="00F17BA6">
+    <w:p w14:paraId="20AE222D" w14:textId="77777777" w:rsidR="008252F6" w:rsidRDefault="008252F6" w:rsidP="00F17BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:notTrueType/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="41D6F583" w14:textId="2103A35E" w:rsidR="00F7692F" w:rsidRDefault="00EC2FB0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41D6F583" w14:textId="4C8A4528" w:rsidR="00F7692F" w:rsidRDefault="00E55BBB" w:rsidP="00E55BBB">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="009C5A1A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="476E10CF" wp14:editId="34F708FE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62303261" wp14:editId="6E099D2F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>5335270</wp:posOffset>
+            <wp:posOffset>314325</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>108585</wp:posOffset>
+            <wp:posOffset>-66675</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="713336" cy="257175"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="283478364" name="Imagem 283478364" descr="Resultado de imagem para open access"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="Resultado de imagem para open access"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="713336" cy="257175"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="009C5A1A">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="pt-BR"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E00E23" wp14:editId="0B8B0426">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>13335</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="712800" cy="244516"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
-          <wp:docPr id="18" name="Imagem 18" descr="Ficheiro:CC-BY icon.svg – Wikipédia, a enciclopédia livre"/>
+          <wp:docPr id="146729876" name="Imagem 146729876" descr="Ficheiro:CC-BY icon.svg – Wikipédia, a enciclopédia livre"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="Ficheiro:CC-BY icon.svg – Wikipédia, a enciclopédia livre"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="712800" cy="244516"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="009C5A1A">
+    <w:r w:rsidRPr="00F43A8A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Semana de Educação da Pertença Afro-Brasileira</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>, V. 4, 2026.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A2CAC2D" w14:textId="1ED63994" w:rsidR="00E55BBB" w:rsidRDefault="00E55BBB">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="441F8435" wp14:editId="02FC9112">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B6BA6BA" wp14:editId="4B6C0187">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>76200</wp:posOffset>
+            <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>101600</wp:posOffset>
+            <wp:posOffset>-352425</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="713336" cy="257175"/>
+          <wp:extent cx="5114925" cy="690977"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="19" name="Imagem 19" descr="Resultado de imagem para open access"/>
+          <wp:docPr id="502277425" name="Imagem 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="Resultado de imagem para open access"/>
-[...109 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="325448588" name="Imagem 325448588"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7539355" cy="1255395"/>
+                    <a:ext cx="5114925" cy="690977"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5EE2CF2C" w14:textId="77777777" w:rsidR="008252F6" w:rsidRDefault="008252F6" w:rsidP="00F17BA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3C7ECF8F" w14:textId="77777777" w:rsidR="008252F6" w:rsidRDefault="008252F6" w:rsidP="00F17BA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="707C1E85" w14:textId="098D1E54" w:rsidR="00F96ACA" w:rsidRPr="00702DB7" w:rsidRDefault="00000000" w:rsidP="00441E82">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:rPr>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+      </w:rPr>
+    </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:id w:val="1953441993"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="009C5A1A" w:rsidRPr="00702DB7">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="10"/>
             <w:szCs w:val="10"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="24AA428D" wp14:editId="4F159B72">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="rightMargin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:align>bottom</wp:align>
                   </wp:positionV>
                   <wp:extent cx="510540" cy="2183130"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="17" name="Retângulo 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -2305,51 +1946,51 @@
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                           <a:spAutoFit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:rect w14:anchorId="24AA428D" id="Retângulo 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:40.2pt;height:171.9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdtQ4RuwIAALgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyy/p7k02U2iZquy2SCk&#10;AhWFD/AmTmKR2MH2brZC/Ay/wo8xdvbaviAgD1bGMx7PmXM8N7e7vkNbKhUTPMP+lYcR5aWoGG8y&#10;/OVz4cQYKU14RTrBaYafqMK3i9evbsYhpYFoRVdRiSAJV+k4ZLjVekhdV5Ut7Ym6EgPl4KyF7IkG&#10;UzZuJckI2fvODTxv5o5CVoMUJVUKdvPJiRc2f13TUn+sa0U16jIMtWm7SruuzeoubkjaSDK0rNyX&#10;Qf6iip4wDpceU+VEE7SR7EWqnpVSKFHrq1L0rqhrVlKLAdD43jM0jy0ZqMUCzVHDsU3q/6UtP2wf&#10;JGIVcDfHiJMeOPpE9a+fvNl0AsEmdGgcVAqBj8ODNBjVcC/KrwpxsWwJb+idlGJsKamgLt/EuxcH&#10;jKHgKFqP70UF+clGC9usXS17kxDagHaWk6cjJ3SnUQmbke9FITBXgivw42v/2pLmkvRwepBKv6Wi&#10;R+YnwxI4t9nJ9l5pUw1JDyHmMi4K1nWW945fbEDgtAN3w1HjM1VYGr8nXrKKV3HohMFs5YRenjt3&#10;xTJ0ZoU/j/LrfLnM/R/mXj9MW1ZVlJtrDpLywz+jbC/uSQxHUSnRscqkMyUp2ayXnURbApIu7Gd7&#10;Dp5TmHtZhm0CYHkGyQ9C702QOMUsnjthEUZOMvdix/OTN8nMC5MwLy4h3TNO/x0SGjOcREFkWTor&#10;+hk2z34vsZG0ZxqGRsf6DMfHIJIaCa54ZanVhHXT/1krTPmnVgDdB6KtYI1GJ63r3XoHWYxw16J6&#10;AulKAcoCFcKkgx+zBnMwRxgcGVbfNkRSjLp3HF5A4odGr9oaYTQPwJDnnvW5h/CyFTCPSi0xmoyl&#10;nubTZpCsaeE6f2rUcAfvpmBW0qfS9q8NxoNFth9lZv6c2zbqNHAXvwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAEqHzzbaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm6NnCYE41oO&#10;pdBLCIQmPeS4kbaWqbUylpwof1+1l/ayMMww87beJNeLC42h86xgMS9AEGtvOm4VfBzfHksQISIb&#10;7D2TghsF2DT3dzVWxl/5nS6H2IpcwqFCBTbGoZIyaEsOw9wPxNn79KPDmOXYSjPiNZe7Xj4VxVo6&#10;7DgvWBzo1ZL+OkxOwXGdTjpNpwXtdNlqpL11271Ss4f08gwiUop/YfjBz+jQZKazn9gE0SvIj8Tf&#10;m72yWIE4K1iuliXIppb/4ZtvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF21DhG7AgAA&#10;uAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEqHzzba&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAFQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAc&#10;BgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+                <v:rect w14:anchorId="24AA428D" id="Retângulo 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:40.2pt;height:171.9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6uHl82gEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k700oWWVTVW1CkIq&#10;FKnwAV6v9yJ2PWbGyW7+nrGTpgHeEC+W5+KZc2aO17fzOIi9QerBljJbpFIYq6HubVvK79+2726k&#10;IK9srQawppQHQ/J28/bNenKFyaGDoTYouIilYnKl7Lx3RZKQ7syoaAHOWA42gKPybGKb1Kgmrj4O&#10;SZ6m75MJsHYI2hCx9+EYlJtYv2mM9k9NQ8aLoZSMzccT41mFM9msVdGicl2vTzDUP6AYVW+56bnU&#10;g/JK7LD/q9TYawSCxi80jAk0Ta9N5MBssvQPNs+dciZy4eGQO4+J/l9Z/WX/7L5igE7uEfQPEhbu&#10;O2Vbc4cIU2dUze2yMKhkclScHwSD+Kmops9Q82rVzkOcwdzgGAoyOzHHUR/OozazF5qdqyxdLXkh&#10;mkN5dnOVXcVdJKp4ee2Q/EcDowiXUiKvMlZX+0fyAY0qXlJCMwvbfhjiOgf7m4MTgyeiD4CDNqjw&#10;czVzdrhWUB+YB8JRHaxmvoQzv2aEE4ujlPRzp9BIMXyyPI4P2TKA99FYrq5zNvAyUl1GlNUdsOa0&#10;RymOxr0/anDnsG87bpdFbuTueIjbPvJ7hXYCzxKItE9yDRq7tGPW66fa/AIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEqHzzbaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm6NnCYE&#10;41oOpdBLCIQmPeS4kbaWqbUylpwof1+1l/ayMMww87beJNeLC42h86xgMS9AEGtvOm4VfBzfHksQ&#10;ISIb7D2TghsF2DT3dzVWxl/5nS6H2IpcwqFCBTbGoZIyaEsOw9wPxNn79KPDmOXYSjPiNZe7Xj4V&#10;xVo67DgvWBzo1ZL+OkxOwXGdTjpNpwXtdNlqpL11271Ss4f08gwiUop/YfjBz+jQZKazn9gE0SvI&#10;j8Tfm72yWIE4K1iuliXIppb/4ZtvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALq4eXza&#10;AQAAnAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEqH&#10;zzbaAAAABAEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top;mso-fit-shape-to-text:t">
                     <w:txbxContent>
                       <w:p w14:paraId="32C7DE22" w14:textId="7288BB94" w:rsidR="009C5A1A" w:rsidRPr="009C5A1A" w:rsidRDefault="009C5A1A">
                         <w:pPr>
                           <w:pStyle w:val="Rodap"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                             <w:b/>
                             <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="009C5A1A">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                             <w:b/>
                             <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
                           </w:rPr>
                           <w:t>Página</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                             <w:b/>
@@ -2394,52 +2035,110 @@
                         <w:r w:rsidRPr="009C5A1A">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                             <w:b/>
                             <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7505BFD1" w14:textId="48AFBA78" w:rsidR="00E55BBB" w:rsidRPr="00E55BBB" w:rsidRDefault="00E55BBB" w:rsidP="00E55BBB">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="189178E5" wp14:editId="58D8A745">
+          <wp:extent cx="6120130" cy="1562100"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="607603992" name="Imagem 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="605181067" name="Imagem 605181067"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6120130" cy="1562100"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012A457F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36B666F2"/>
     <w:lvl w:ilvl="0" w:tplc="0416000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7592,1177 +7291,1196 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="680549701">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="807940046">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="957491024">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="981081351">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1047678713">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="218171971">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1771466081">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1705717819">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="611130959">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1460147476">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="823199580">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1811286464">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="866404524">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="348721513">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="420222810">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="472407420">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="578100470">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="559829180">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="371346525">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="109052234">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="805318365">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1291395979">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="91632655">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="62065795">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1017000625">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1837064545">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2132165803">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1030452906">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1865169189">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="360014889">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1259947010">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1500654492">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="125196082">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1855145841">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1314483737">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1420904476">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1181819038">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1823959788">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1397975833">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="205260882">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1020156316">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="504131837">
     <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1159735492">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1203785840">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2486484">
+      <w:lvl w:ilvl="0" w:tplc="F8B830C4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="851"/>
           </w:tabs>
           <w:ind w:left="725" w:hanging="299"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="BA5852B6">
+      <w:lvl w:ilvl="1" w:tplc="44E09D26">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="851"/>
           </w:tabs>
           <w:ind w:left="1368" w:hanging="223"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="A70E4BA4">
+      <w:lvl w:ilvl="2" w:tplc="2530ED64">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="851"/>
             <w:tab w:val="num" w:pos="2149"/>
           </w:tabs>
           <w:ind w:left="2084" w:hanging="173"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="477A641E">
+      <w:lvl w:ilvl="3" w:tplc="D436C334">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="851"/>
             <w:tab w:val="num" w:pos="2852"/>
           </w:tabs>
           <w:ind w:left="2787" w:hanging="202"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="52CCAD30">
+      <w:lvl w:ilvl="4" w:tplc="2B2C7B2E">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="851"/>
             <w:tab w:val="num" w:pos="3562"/>
           </w:tabs>
           <w:ind w:left="3497" w:hanging="192"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="B3EE3698">
+      <w:lvl w:ilvl="5" w:tplc="F0101CFC">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="851"/>
           </w:tabs>
           <w:ind w:left="4214" w:hanging="142"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="DF241498">
+      <w:lvl w:ilvl="6" w:tplc="6DD63424">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="851"/>
             <w:tab w:val="num" w:pos="4982"/>
           </w:tabs>
           <w:ind w:left="4917" w:hanging="172"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="5AEC6C42">
+      <w:lvl w:ilvl="7" w:tplc="BBF42D50">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="851"/>
             <w:tab w:val="num" w:pos="5691"/>
           </w:tabs>
           <w:ind w:left="5626" w:hanging="161"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="AF34F6CA">
+      <w:lvl w:ilvl="8" w:tplc="AB44E050">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="851"/>
           </w:tabs>
           <w:ind w:left="6343" w:hanging="111"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="109738378">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="E2486484">
+      <w:lvl w:ilvl="0" w:tplc="F8B830C4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="992" w:hanging="566"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="BA5852B6">
+      <w:lvl w:ilvl="1" w:tplc="44E09D26">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1418"/>
             <w:tab w:val="num" w:pos="1844"/>
           </w:tabs>
           <w:ind w:left="1418" w:firstLine="88"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="A70E4BA4">
+      <w:lvl w:ilvl="2" w:tplc="2530ED64">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1418"/>
             <w:tab w:val="num" w:pos="2550"/>
           </w:tabs>
           <w:ind w:left="2124" w:firstLine="149"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="477A641E">
+      <w:lvl w:ilvl="3" w:tplc="D436C334">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1418"/>
             <w:tab w:val="num" w:pos="3258"/>
           </w:tabs>
           <w:ind w:left="2832" w:firstLine="114"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="52CCAD30">
+      <w:lvl w:ilvl="4" w:tplc="2B2C7B2E">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1418"/>
             <w:tab w:val="num" w:pos="3966"/>
           </w:tabs>
           <w:ind w:left="3540" w:firstLine="126"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="B3EE3698">
+      <w:lvl w:ilvl="5" w:tplc="F0101CFC">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1418"/>
             <w:tab w:val="num" w:pos="4674"/>
           </w:tabs>
           <w:ind w:left="4248" w:firstLine="185"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="DF241498">
+      <w:lvl w:ilvl="6" w:tplc="6DD63424">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1418"/>
             <w:tab w:val="num" w:pos="5382"/>
           </w:tabs>
           <w:ind w:left="4956" w:firstLine="150"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="5AEC6C42">
+      <w:lvl w:ilvl="7" w:tplc="BBF42D50">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1418"/>
             <w:tab w:val="num" w:pos="6090"/>
           </w:tabs>
           <w:ind w:left="5664" w:firstLine="162"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="AF34F6CA">
+      <w:lvl w:ilvl="8" w:tplc="AB44E050">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1418"/>
           </w:tabs>
           <w:ind w:left="6372" w:firstLine="221"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="566113760">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1000697501">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1338076425">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="1075249190">
     <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F17BA6"/>
     <w:rsid w:val="00003237"/>
     <w:rsid w:val="0001175F"/>
     <w:rsid w:val="00050313"/>
     <w:rsid w:val="00056033"/>
     <w:rsid w:val="0006709C"/>
     <w:rsid w:val="000B1271"/>
     <w:rsid w:val="000B1519"/>
+    <w:rsid w:val="000B53B2"/>
     <w:rsid w:val="000E20FE"/>
     <w:rsid w:val="000E3389"/>
     <w:rsid w:val="000F76B5"/>
     <w:rsid w:val="001010E8"/>
     <w:rsid w:val="00101489"/>
     <w:rsid w:val="00113ADB"/>
     <w:rsid w:val="00120386"/>
     <w:rsid w:val="001204BD"/>
     <w:rsid w:val="001301E8"/>
     <w:rsid w:val="001964E9"/>
     <w:rsid w:val="001A2586"/>
+    <w:rsid w:val="001C06E4"/>
     <w:rsid w:val="001D0F4E"/>
     <w:rsid w:val="00201E08"/>
     <w:rsid w:val="00234A10"/>
     <w:rsid w:val="00235CA6"/>
     <w:rsid w:val="002500EC"/>
     <w:rsid w:val="002536EE"/>
     <w:rsid w:val="00254EC8"/>
     <w:rsid w:val="002700A2"/>
     <w:rsid w:val="00271C68"/>
     <w:rsid w:val="00273D9B"/>
     <w:rsid w:val="0028223B"/>
     <w:rsid w:val="00290491"/>
     <w:rsid w:val="002C5491"/>
     <w:rsid w:val="002D15BF"/>
     <w:rsid w:val="002D5995"/>
     <w:rsid w:val="002E07B3"/>
     <w:rsid w:val="002F5FCC"/>
     <w:rsid w:val="00303E17"/>
     <w:rsid w:val="003059A3"/>
     <w:rsid w:val="00306615"/>
     <w:rsid w:val="00323BFE"/>
+    <w:rsid w:val="0034154D"/>
     <w:rsid w:val="003656C4"/>
     <w:rsid w:val="003678BC"/>
     <w:rsid w:val="0038497E"/>
     <w:rsid w:val="0039157A"/>
     <w:rsid w:val="00394793"/>
     <w:rsid w:val="00396270"/>
     <w:rsid w:val="003B3637"/>
     <w:rsid w:val="003D3431"/>
     <w:rsid w:val="003D734F"/>
     <w:rsid w:val="003E688C"/>
     <w:rsid w:val="003F22E0"/>
     <w:rsid w:val="003F79C8"/>
     <w:rsid w:val="00411C84"/>
     <w:rsid w:val="00417FDA"/>
     <w:rsid w:val="00432F63"/>
     <w:rsid w:val="00441E82"/>
+    <w:rsid w:val="00446B3D"/>
     <w:rsid w:val="00465DC0"/>
     <w:rsid w:val="00486BE6"/>
     <w:rsid w:val="0049450B"/>
     <w:rsid w:val="004B3049"/>
     <w:rsid w:val="004C1A8C"/>
     <w:rsid w:val="004D3422"/>
     <w:rsid w:val="004D3EFF"/>
+    <w:rsid w:val="005118CE"/>
     <w:rsid w:val="00555CC9"/>
     <w:rsid w:val="00562318"/>
     <w:rsid w:val="00562CFD"/>
     <w:rsid w:val="0058066A"/>
     <w:rsid w:val="00592A74"/>
     <w:rsid w:val="005B4F6C"/>
     <w:rsid w:val="005D7DC2"/>
     <w:rsid w:val="005E13F1"/>
     <w:rsid w:val="005E48F8"/>
     <w:rsid w:val="005F211A"/>
     <w:rsid w:val="00616D49"/>
+    <w:rsid w:val="0063186B"/>
     <w:rsid w:val="00647B4B"/>
     <w:rsid w:val="006B6AAC"/>
+    <w:rsid w:val="006C3EDF"/>
     <w:rsid w:val="006E3B8D"/>
     <w:rsid w:val="00702DB7"/>
     <w:rsid w:val="007530EF"/>
     <w:rsid w:val="00765216"/>
     <w:rsid w:val="00770225"/>
     <w:rsid w:val="00785822"/>
     <w:rsid w:val="00785848"/>
+    <w:rsid w:val="00793AA3"/>
     <w:rsid w:val="00794328"/>
     <w:rsid w:val="007B7860"/>
     <w:rsid w:val="007C3D9D"/>
     <w:rsid w:val="007C722F"/>
     <w:rsid w:val="007F032C"/>
     <w:rsid w:val="008122BF"/>
+    <w:rsid w:val="008158F7"/>
+    <w:rsid w:val="008252F6"/>
     <w:rsid w:val="008308AC"/>
     <w:rsid w:val="008362C1"/>
     <w:rsid w:val="00841A7E"/>
     <w:rsid w:val="00850721"/>
     <w:rsid w:val="00861627"/>
     <w:rsid w:val="00874EA5"/>
     <w:rsid w:val="008B09B6"/>
     <w:rsid w:val="008C61EE"/>
     <w:rsid w:val="008F60EA"/>
     <w:rsid w:val="009048FE"/>
     <w:rsid w:val="009255B2"/>
     <w:rsid w:val="00977CEF"/>
     <w:rsid w:val="009972FC"/>
     <w:rsid w:val="009C50F9"/>
     <w:rsid w:val="009C5A1A"/>
     <w:rsid w:val="009D29DD"/>
     <w:rsid w:val="00A1268F"/>
     <w:rsid w:val="00A67B5A"/>
     <w:rsid w:val="00A96442"/>
     <w:rsid w:val="00A96530"/>
     <w:rsid w:val="00AD07C9"/>
     <w:rsid w:val="00B15C7D"/>
     <w:rsid w:val="00B46935"/>
+    <w:rsid w:val="00B4795B"/>
+    <w:rsid w:val="00B674FB"/>
     <w:rsid w:val="00B75799"/>
+    <w:rsid w:val="00B83A72"/>
     <w:rsid w:val="00B842F3"/>
     <w:rsid w:val="00B90405"/>
     <w:rsid w:val="00BA166F"/>
+    <w:rsid w:val="00BA77E0"/>
     <w:rsid w:val="00BC4011"/>
     <w:rsid w:val="00BE2BF3"/>
     <w:rsid w:val="00BE5C0F"/>
     <w:rsid w:val="00C11F9B"/>
     <w:rsid w:val="00C12996"/>
     <w:rsid w:val="00C32455"/>
     <w:rsid w:val="00C360DF"/>
     <w:rsid w:val="00CB3CC9"/>
     <w:rsid w:val="00CE114F"/>
     <w:rsid w:val="00CE363F"/>
     <w:rsid w:val="00CF1FB8"/>
     <w:rsid w:val="00D010D0"/>
     <w:rsid w:val="00D04969"/>
     <w:rsid w:val="00D21B3B"/>
     <w:rsid w:val="00D33451"/>
     <w:rsid w:val="00D42C08"/>
     <w:rsid w:val="00D56257"/>
     <w:rsid w:val="00D5680D"/>
     <w:rsid w:val="00D62ED0"/>
     <w:rsid w:val="00D833A5"/>
     <w:rsid w:val="00DA41C9"/>
     <w:rsid w:val="00DB5638"/>
     <w:rsid w:val="00DB6A71"/>
     <w:rsid w:val="00DD25F7"/>
     <w:rsid w:val="00DE7166"/>
     <w:rsid w:val="00DF38D4"/>
+    <w:rsid w:val="00E25D0D"/>
     <w:rsid w:val="00E274E6"/>
     <w:rsid w:val="00E4692C"/>
+    <w:rsid w:val="00E55BBB"/>
     <w:rsid w:val="00E70903"/>
     <w:rsid w:val="00E73555"/>
     <w:rsid w:val="00EA194C"/>
     <w:rsid w:val="00EA71A7"/>
     <w:rsid w:val="00EC2FB0"/>
     <w:rsid w:val="00EC67D3"/>
     <w:rsid w:val="00EE2F18"/>
     <w:rsid w:val="00F0754B"/>
     <w:rsid w:val="00F17BA6"/>
     <w:rsid w:val="00F21AE0"/>
     <w:rsid w:val="00F27646"/>
     <w:rsid w:val="00F5216B"/>
     <w:rsid w:val="00F7692F"/>
     <w:rsid w:val="00F84634"/>
     <w:rsid w:val="00F96ACA"/>
+    <w:rsid w:val="00FC74B6"/>
     <w:rsid w:val="00FD6E01"/>
     <w:rsid w:val="00FE29E5"/>
+    <w:rsid w:val="00FE3DA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6B5951C8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{87A62A61-53BC-4870-83CA-66C8E04EB609}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9090,50 +8808,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D62ED0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
@@ -9788,52 +9511,52 @@
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A67B5A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelinha">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009048FE"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente4">
+    <w:name w:val="Menção Pendente4"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009972FC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografia">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00396270"/>
     <w:rPr>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
@@ -9901,55 +9624,67 @@
       <w:shadow w:val="0"/>
       <w:emboss w:val="0"/>
       <w:imprint w:val="0"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="EstiloImportado1">
     <w:name w:val="Estilo Importado 1"/>
     <w:rsid w:val="00DD25F7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="47"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="EstiloImportado2">
     <w:name w:val="Estilo Importado 2"/>
     <w:rsid w:val="00DD25F7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="48"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E25D0D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="33887883">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="411587000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10227,59 +9962,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085252764">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anais2.uesb.br/index.php/sepab/user/register" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anais2.uesb.br/index.php/sepab/user/register" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:publicacoes.digitais@uesb.edu.br" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10837,73 +10576,73 @@
             <b:Last>Suárez</b:Last>
             <b:First>Oscar</b:First>
           </b:Person>
           <b:Person>
             <b:Last>Sánchez</b:Last>
             <b:First>María</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>3</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{247E5307-E3DA-4FF6-B42A-1A66DA55FC8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3894</Characters>
+  <Pages>1</Pages>
+  <Words>768</Words>
+  <Characters>4149</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4606</CharactersWithSpaces>
+  <CharactersWithSpaces>4908</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>usuario</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>